--- v6 (2026-08-05)
+++ v7 (2026-11-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8389de6c214732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6d10aa7d9e495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="R458dc66882734244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hebic" sheetId="1" r:id="Re8bc6ae3151946db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R458dc66882734244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8bc6ae3151946db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
     <x:col min="1" max="100" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="">
       <x:c r="A1" t="str">
         <x:v>ΠΙΝΑΚΑΣ ΠΙΣΤΩΤΙΚΩΝ ΙΔΡΥΜΑΤΩΝ ΠΟΥ ΛΕΙΤΟΥΡΓΟΥΝ ΣΤΗΝ ΕΛΛΑΔΑ ΒΑΣΕΙ ΤΟΥ Ν. 4261/2014, ΟΔΗΓΙΑ 2013/36/ΕΕ</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="">
       <x:c r="A2" t="str">
         <x:v>Κωδικός Αριθμός</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Όνομα Πιστωτικού Ιδρύματος</x:v>
       </x:c>
@@ -180,51 +180,51 @@
     <x:row r="9" spans="">
       <x:c r="A9" t="str">
         <x:v>056</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>AEGEAN BALTIC BANK Α.Τ.Ε.</x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>M.ΑΛΕΞΑΝΔΡΟΥ 91 &amp; 25ης ΜΑΡΤΙΟΥ, 151 24 ΜΑΡΟΥΣΙ</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>(+30) 2106234110</x:v>
       </x:c>
       <x:c r="E9" t="str">
         <x:v>(+30) 210 6234192-3</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>http://www.aegeanbalticbank.com</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="">
       <x:c r="A10" t="str">
         <x:v>057</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>VIVABANK ΜΟΝΟΠΡΟΣΩΠΗ ΑΝΩΝΥΜΗ ΤΡΑΠΕΖΙΚΗ ΕΤΑΙΡΕΙΑ</x:v>
+        <x:v>VIVABANK ΤΡΑΠΕΖΙΚΗ ΑΝΩΝΥΜΗ ΕΤΑΙΡΕΙΑ</x:v>
       </x:c>
       <x:c r="C10" t="str">
         <x:v>ΑΜΑΡΟΥΣΙΟΥ-ΧΑΛΑΝΔΡΙΟΥ 18-20, 151 25 ΜΑΡΟΥΣΙ</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v>(+30) 2117603000</x:v>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>-</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>http:// www.viva.bank</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="">
       <x:c r="A11" t="str">
         <x:v>069</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>ΣΥΝΕΤΑΙΡΙΣΤΙΚΗ ΤΡΑΠΕΖΑ ΧΑΝΙΩΝ ΣΥΝ.Π.Ε.</x:v>
       </x:c>
       <x:c r="C11" t="str">
         <x:v>ΕΛ. ΒΕΝΙΖΕΛΟΥ 28-32, 731 32 ΧΑΝΙΑ</x:v>
       </x:c>
       <x:c r="D11" t="str">
@@ -623,140 +623,160 @@
       </x:c>
       <x:c r="B31" t="str">
         <x:v>J.P. MORGAN SE-ATHENS BRANCH</x:v>
       </x:c>
       <x:c r="C31" t="str">
         <x:v>ΚΗΦΙΣΙΑΣ 266, 152 32 ΧΑΛΑΝΔΡΙ</x:v>
       </x:c>
       <x:c r="D31" t="str">
         <x:v>(+30) 2107417000</x:v>
       </x:c>
       <x:c r="E31" t="str">
         <x:v>(+30) 2107417110</x:v>
       </x:c>
       <x:c r="F31" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="32" spans="">
       <x:c r="A32" t="str">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B32" t="str">
         <x:v>TBI BANK EAD- BRANCH GREECE</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>ΛΕΩΦΟΡΟΣ ΚΗΦΙΣΙΑΣ 196,1ος ΟΡΟΦΟΣ,152 31 ΧΑΛΑΝΔΡΙ,ΑΤΤΙΚΗ</x:v>
+        <x:v>ΛΕΩΦΟΡΟΣ ΚΗΦΙΣΙΑΣ 196,1ος ΟΡΟΦΟΣ,152 31 ΧΑΛΑΝΔΡΙ, ΑΤΤΙΚΗ</x:v>
       </x:c>
       <x:c r="D32" t="str">
         <x:v>(+30) 2103009990</x:v>
       </x:c>
       <x:c r="E32" t="str">
         <x:v/>
       </x:c>
       <x:c r="F32" t="str">
         <x:v>https://tbibank.gr/</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="">
       <x:c r="A33" t="str">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B33" t="str">
         <x:v>ΓΚΟΛΝΤΜΑΝ ΣΑΚΣ ΜΠΑΝΚ ΓΙΟΥΡΟΠ ΣΕ,ΥΠΟΚΑΤΑΣΤΗΜΑ ΑΘΗΝΩΝ</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>ΛΕΩΦΟΡΟΣ ΚΗΦΙΣΙΑΣ 115,115 24 ΑΘΗΝΑ</x:v>
+        <x:v>ΛΕΩΦΟΡΟΣ ΚΗΦΙΣΙΑΣ 115, 115 24 ΑΘΗΝΑ</x:v>
       </x:c>
       <x:c r="D33" t="str">
         <x:v>(+30) 2106919552</x:v>
       </x:c>
       <x:c r="E33" t="str">
         <x:v/>
       </x:c>
       <x:c r="F33" t="str">
         <x:v>https://www.goldmansachs.com</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="">
       <x:c r="A34" t="str">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v>EUROBANK PRIVATE BANK SA, ATHENS BRANCH</x:v>
       </x:c>
       <x:c r="C34" t="str">
         <x:v>ΞΕΝΙΑΣ 5, 145 62 ΚΗΦIΣΙΑ</x:v>
       </x:c>
       <x:c r="D34" t="str">
         <x:v>(+30) 2108086910</x:v>
       </x:c>
       <x:c r="E34" t="str">
         <x:v/>
       </x:c>
       <x:c r="F34" t="str">
         <x:v>https://www.eurobankpb.lu</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="">
       <x:c r="A35" t="str">
-        <x:v>050</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>BANK SADERAT IRAN</x:v>
+        <x:v>BANQUE J. SAFRA SARASIN (LUXEMBOURG) SA, GREEK BRANCH</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>ΕΛ. ΒΕΝΙΖΕΛΟΥ 25-29, 105 64 ΑΘΗΝΑ</x:v>
+        <x:v>ΒΑΣΙΛ. ΣΟΦΙΑΣ 16, 106 74 ΑΘΗΝΑ</x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>(+30) 2103249154, 2103249531, 2103249577</x:v>
+        <x:v>(+30) 2109679900</x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>(+30) 2103251154</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F35" t="str">
-        <x:v>http://saderat.gr</x:v>
+        <x:v>https://jsafrasarasin.com/en/company/contact-us/Europe/Athens.html</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="">
       <x:c r="A36" t="str">
-        <x:v>109</x:v>
+        <x:v>050</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>T.C. ZIRAAT BANKASI A.S.</x:v>
+        <x:v>BANK SADERAT IRAN</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>ΦΡΑΓΚΟΚΛΗΣΣΙΑΣ 3Α (και ΓΡΑΝΙΚΟΥ), 15125, ΜΑΡΟΥΣΙ ΑΤΤΙΚΗΣ</x:v>
+        <x:v>ΕΛ. ΒΕΝΙΖΕΛΟΥ 25-29, 105 64 ΑΘΗΝΑ</x:v>
       </x:c>
       <x:c r="D36" t="str">
-        <x:v>(+30) 2103223038</x:v>
+        <x:v>(+30) 2103249154, 2103249531, 2103249577</x:v>
       </x:c>
       <x:c r="E36" t="str">
-        <x:v>(+30) 2103221796</x:v>
+        <x:v>(+30) 2103251154</x:v>
       </x:c>
       <x:c r="F36" t="str">
-        <x:v>https://www.ziraatbank.com.gr</x:v>
+        <x:v>http://saderat.gr</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="">
       <x:c r="A37" t="str">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B37" t="str">
+        <x:v>T.C. ZIRAAT BANKASI A.S.</x:v>
+      </x:c>
+      <x:c r="C37" t="str">
+        <x:v>ΦΡΑΓΚΟΚΛΗΣΣΙΑΣ 3Α (και ΓΡΑΝΙΚΟΥ), 15125, ΜΑΡΟΥΣΙ ΑΤΤΙΚΗΣ</x:v>
+      </x:c>
+      <x:c r="D37" t="str">
+        <x:v>(+30) 2103223038</x:v>
+      </x:c>
+      <x:c r="E37" t="str">
+        <x:v>(+30) 2103221796</x:v>
+      </x:c>
+      <x:c r="F37" t="str">
+        <x:v>https://www.ziraatbank.com.gr</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="">
+      <x:c r="A38" t="str">
         <x:v>010</x:v>
       </x:c>
-      <x:c r="B37" t="str">
+      <x:c r="B38" t="str">
         <x:v>ΤΡΑΠΕΖΑ ΤΗΣ ΕΛΛΑΔΟΣ Α.Ε.</x:v>
       </x:c>
-      <x:c r="C37" t="str">
+      <x:c r="C38" t="str">
         <x:v>Ελ. Βενιζέλου 21, 102 50 Αθήνα</x:v>
       </x:c>
-      <x:c r="D37" t="str">
+      <x:c r="D38" t="str">
         <x:v>2103201111</x:v>
       </x:c>
-      <x:c r="E37" t="str">
+      <x:c r="E38" t="str">
         <x:v>2103232239</x:v>
       </x:c>
-      <x:c r="F37" t="str">
+      <x:c r="F38" t="str">
         <x:v>https://www.bankofgreece.gr</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>